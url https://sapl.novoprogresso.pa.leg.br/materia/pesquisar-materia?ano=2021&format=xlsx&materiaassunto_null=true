--- v0 (2026-02-05)
+++ v1 (2026-04-06)
@@ -54,51 +54,51 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>RESA</t>
   </si>
   <si>
     <t>Resumo da Ata</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.novoprogresso.pa.leg.br/media/</t>
+    <t>http://sapl.novoprogresso.pa.leg.br/media/</t>
   </si>
   <si>
     <t>RESUMO DA ATA DA 1ª REUNIÃO EXTRAORDINÁRIA DO DIA 20 DE JANEIRO DE 2021.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>RESUMO DA ATA DA 1ª REUNIÃO ORDINÁRIA DO DIA 23 DE FEVEREIRO DE 2021.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>4</t>
   </si>
@@ -240,66 +240,66 @@
   <si>
     <t>348</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Resumo da Ata da 20ª Reunião Ordinária do dia 24 de agosto de 2021</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Novo Progresso - PMNP</t>
   </si>
   <si>
-    <t>https://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2021/96/projeto_de_lei_788-2021.pdf</t>
+    <t>http://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2021/96/projeto_de_lei_788-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ATUALIZAÇÃO MONETÁRIA DA TABELA DE REFERENCIA SALARIAL DA LEI 365/2012; AUTORIZA O PAGAMENTO DE GRATIFICAÇÕES AOS SERVIDORES CONTRATADOS, DISPÕE SOBRE VALORES DE REMUNERAÇÃO DOS CONTRATADOS TEMPORÁRIOS, NÚMERO DE VAGAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>Juliano César Simionato</t>
   </si>
   <si>
-    <t>https://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2021/117/projeto_de_lei_789-2021.pdf</t>
+    <t>http://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2021/117/projeto_de_lei_789-2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 789/2021, DE AUTORIA DO VEREADOR JULIANO CÉSAR SIMIONATO ISENTA DO PAGAMENTO DA CONTRIBUIÇÃO PARA CUSTEIO DO SERVIÇO DE ILUMINAÇÃO PÚBLICA OS IDOSOS COM MAIS DE 65 ANOS, OU SEUS RESPONSÁVEIS LEGAIS, APOSENTADOS, PENSIONISTAS OU INSCRITOS EM PROGRAMAS SOCIAIS. ENCAMINHADO A 2ª COMISSÃO DE CONSTITUIÇÃO E JUSTIÇA.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 790/2021, ORIUNDO DO PODER EXECUTIVO QUE DISPÕES SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA ESTRUTURA DA LEI MUNICIPAL Nº 592/2020 – LEI ORÇAMENTÁRIA ANUAL DO MUNICIPIO PARA 2021 E DA OUTRAS PROVIDENCIAS. ENCAMINHADO A 3ª COMISSÃO DE FINANÇAS E ORÇAMENTO</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 791/2021, ORIUNDO DO PODER EXECUTIVO QUE DISPÕES SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA ESTRUTURA DA LEI MUNICIPAL Nº 592/2020 – LEI ORÇAMENTÁRIA ANUAL DO MUNICIPIO PARA 2021 E DA OUTRAS PROVIDENCIAS. ENCAMINHADO A 3ª COMISSÃO DE FINANÇAS E ORÇAMENTO.</t>
   </si>
   <si>
     <t>120</t>
   </si>
@@ -636,51 +636,51 @@
   <si>
     <t>828</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 828/2021, DE AUTORIA DO PODER EXECUTIVO, QUE DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICIPIO DE NOVO PROGRESSO, ESTADO DO PARÁ PARA O QUADRIÊNIO DE 2022 A 2025. ENCAMINHADO A 3ª COMISSÃO DE FINANÇAS E ORÇAMENTO.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº829/2021, DE AUTORIA DO PODER EXECUTIVO, EMENTA: DISPÕE SOBRE AA ABERTURA DE CREDITO  ADICIONAL ESPECIAL NA LEI Nº 592 DE 10 DE DEZEMBRO DE 2020- LEI ORÇAMENTARIA ANUAL – EXERCÍCIO 2021, NO VALOR QUE MENCIONA E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2021/97/pro_01-2021.pdf</t>
+    <t>http://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2021/97/pro_01-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DAS COMISSÕES PERMANENTES DA CÂMARA MUNICIPAL DE NOVO PROGRESSO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº002/2021, DE AUTORIA DA MESA DIRETORA, QUE DISPÕE SOBRE A LAVRATURA DE ATAS ELETRÔNICAS, GRAVAÇÃO E TRANSMISSÃO DAS SESSÕES DA CÂMARA MUNICIPAL DE NOVO PROGRESSO</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº004/2021, ASSUNTO: AUTORIZA A PARTICIPAÇÃO E A REALIZAÇÃO DE DESPESAS COM EVENTOS DA FRENTE PARLAMENTAR INTERESTADUAL DE VEREADORES MT/PA DE INTEGRAÇÃO E DESENVOLVIMENTO, NO ÂMBITO DA CÂMARA MUNICIPAL DE NOVO PROGRESSO.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>Dirck Roberto da Silva</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 007/2021, DE AUTORIA DE DIRCK ROBERTO DA SILVA, PROPOSTO PELA MESA DIRETORA QUE ALTERA O HORÁRIO DAS SESSÕES ORDINÁRIAS DA CÂMARA MUNICIPAL DE NOVO PROGRESSO.</t>
   </si>
@@ -2406,68 +2406,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2021/96/projeto_de_lei_788-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2021/117/projeto_de_lei_789-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2021/97/pro_01-2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2021/96/projeto_de_lei_788-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2021/117/projeto_de_lei_789-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2021/97/pro_01-2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H246"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="91.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="102.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="101.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>