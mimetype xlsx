--- v0 (2025-12-08)
+++ v1 (2026-04-05)
@@ -54,51 +54,51 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>RESA</t>
   </si>
   <si>
     <t>Resumo da Ata</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.novoprogresso.pa.leg.br/media/</t>
+    <t>http://sapl.novoprogresso.pa.leg.br/media/</t>
   </si>
   <si>
     <t>Resumo da Ata da 1ª reunião ordinária de 20 de fevereiro de 2024.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Resumo da Ata da 2ª Reunião ordinária de 27 de fevereiro de 2024.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Resumo da Ata da 3ª reunião ordinária de 05 de março de 2024.</t>
   </si>
   <si>
     <t>810</t>
   </si>
@@ -576,51 +576,51 @@
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Projeto de lei nº 928/2024, autora Beatriz Coelho de Paula, autoriza o poder executivo a repassar recurso financeiros para apoiar atletas em início de carreira nas categorias de base de clubes profissionais. Encaminhado a 3ª comissão de finanças e orçamento.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>Projeto de lei nº 929/2024, autora Beatriz Coelho de Paula, Institui a política municipal de proteção aos direitos da pessoa com fibromialgia, encaminhada a 4ª Comissão de Educação e Saúde.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Novo Progresso - PMNP</t>
   </si>
   <si>
-    <t>https://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/768/projeto_de_lei_930-2024_dispoereajuste_anual_aos_profissionais_da_educacao.pdf</t>
+    <t>http://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/768/projeto_de_lei_930-2024_dispoereajuste_anual_aos_profissionais_da_educacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização ao poder executivo municipal para aplicar o reajuste anual da remuneração dos profissionais da rede municipal de educação, regidos pela lei municipal nº362/2012, nos termos da portaria nº61, de 31 de julho de 2008, adotando-se parâmetros estabelecidos pelo governo federal e acréscimos aos contratados pelo PSS no exercício de 2024, nos termos da lei municipal nº642/2022 e da lei municipal nº672/2023 e dá outras providências.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>Moacelio Pereira Melo</t>
   </si>
   <si>
     <t>Projeto de lei nº 931/2024, autor Moacélio Pereira Melo, Cria o conselho municipal de pessoa com transtorno de espectro autista-TEA, e institui a política municipal de atendimento aos direitos da pessoa com TEA e a carteirinha de identificação e dá outras providencias. Encaminhado a 4ª Comissão de Educação e Saúde.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>Projeto de lei nº 932/2024, autor Dirck Roberto da Silva secundando por Juliano César Simionato, institui no município a temática do empreendedorismo na rede municipal de ensino, com foco na promoção da cultura empreendedora.</t>
   </si>
@@ -792,51 +792,51 @@
   <si>
     <t>960</t>
   </si>
   <si>
     <t>Projeto de lei nº 955/2024, oriundo do Poder Executivo, que dispõe sobre as diretrizes para elaboração da lei orçamentária anual, do exercício financeiro de 2025, e dá outras providencias, LDO.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>Projeto de lei nº 956/2024, oriundo do Poder Executivo, autoriza o poder Executivo a celebrar convenio de repasse financeiro para p Instituto Edson Royer e dá outras providencias.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>Projeto de lei nº 957/2024, oriundo do poder executivo, que autoriza o poder executivo a transferir recursos financeiros, através de termo de fomento, à entidade sem fins lucrativos Conselho dos pastores e Ministros de Novo Progresso nos termos da lei federal nº 13.019/20214 e lei complementar nº 101/2000.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>Adriana Manfroi</t>
   </si>
   <si>
-    <t>https://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/974/projeto_de_lei_958.2024_certo_altera_municipalizacao_vic._dois_.pdf</t>
+    <t>http://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/974/projeto_de_lei_958.2024_certo_altera_municipalizacao_vic._dois_.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 958/2024, autora Adriana Manfroi, altera o art. 3º da Lei nº 306/2010</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>Projeto de Lei nº 959/2024, oriundo do poder executivo, que estima a receita e fixa a despesa do município de Novo Progresso, para exercício financeiro de 2025 e dá outras providencias</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>Projeto de lei nº 960/2024, oriundo do Poder Executivo, que autoriza o pagamento de 13º salário, férias acrescidas do terço constitucional, aos agentes políticos do município de Novo Progresso, em atendimento ao art. 7º incisos VIII e XVII, da Constituição do Brasil, e dá outras providencias.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>Projeto de lei nº 961/2024, autora Adriana Manfroi, institui política municipal de controle de natalidade de cães e gatos e dá outras providencias</t>
   </si>
@@ -846,153 +846,153 @@
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Projeto de resolução nº 001/2024, autoria da Mesa Diretora, assunto: Autoriza a participação e a realização de despesas com evento 2º fórum, Novo Progresso empreendedor e inovador, no âmbito da Câmara Municipal de Novo Progresso em parceria com o SEBRAE.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>Projeto de resolução nº 002/2024, autora Adriana Manfroi dispõe sobre a criação  da galeria 8 de março, em homenagem as mulheres que fizeram parte do Legislativo do município de Novo progresso</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>Projeto de resolução nº 003/2024, autoria da Mesa Diretora, que reforma a estrutura Administrativa da Câmara municipal de Novo progresso, reorganiza e reestrutura o quadro de pessoal e fixa as remunerações dos servidores e dá outras providencias.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
-    <t>https://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/981/resolucao_diarias_pdf_000015.pdf</t>
+    <t>http://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/981/resolucao_diarias_pdf_000015.pdf</t>
   </si>
   <si>
     <t>Projeto de resolução nº 004/2024, autoria da Mesa Diretora, Regulamenta a concessão e o pagamento de diárias e passagens e dá outras providencias.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/794/requerimento_001.2024_criando_etica.pdf</t>
+    <t>http://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/794/requerimento_001.2024_criando_etica.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 001/2024, autora Adriana Manfroi, requer da Mesa Diretora projeto de resolução alterando o artigo 31 do regimento interno, criando a comissão de ética da câmara municipal.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>Requerimento nº 002/2024, autor Juliano César Simionato, requer informação da secretaria da Administração municipal, referente a ausência do município de Novo Progresso na rota turística do Estado.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/831/requerimento_003.2024_passagens_de_idosos.pdf</t>
+    <t>http://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/831/requerimento_003.2024_passagens_de_idosos.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 003/2024, autor Francisco Gomes de Sousa, requer que a Mesa Diretora convoque os responsáveis pelas empresas de transporte coletivo de passageiros, Ouro e Prata, Buburé e Quaresma Tur. para tratar da lei nº 10.741/2003, que prevê passagem gratuita para idosos.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/848/requerimento_004.2024_andamento_do_plano_diretor_e_saneamento.pdf</t>
+    <t>http://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/848/requerimento_004.2024_andamento_do_plano_diretor_e_saneamento.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 004/2024, autor Juliano César Simionato, solicita informação ao Executivo Municipal, sobre o andamento do plano diretor e plano de saneamento básico do município.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/849/requerimento_005.2024_mapa_das_vicinais_do_municipio.pdf</t>
+    <t>http://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/849/requerimento_005.2024_mapa_das_vicinais_do_municipio.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 005/2024, autora Adriana Manfroi, requer da Mesa Diretora que realize a aquisição, através de escritórios de engenharia, de mapa atualizado de todas as vicinais pertencentes ao município de Novo Progresso.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/889/requerimento_006.2024_criacao_de_uma_galeria_das_vereadoras.pdf</t>
+    <t>http://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/889/requerimento_006.2024_criacao_de_uma_galeria_das_vereadoras.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 006/2024, autora Adriana Manfroi, requer à Mesa Diretora desta Casa, a criação de uma galeria alusiva as mulheres, que exerceram mandatos de vereadoras neste município.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/890/requerimento_007.2024_regulamentando_o_parcelamento_do_solo_urb.pdf</t>
+    <t>http://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/890/requerimento_007.2024_regulamentando_o_parcelamento_do_solo_urb.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 007/2024, autor Juliano César Simionato, requer ao executivo que encaminhe a esta Casa, projeto de lei que trata do parcelamento de solo urbano, mediante loteamento ou desmembramento.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/909/requerimento_007.2024_programa_de_aquisicao_de_alimentos_paa.pdf</t>
+    <t>http://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/909/requerimento_007.2024_programa_de_aquisicao_de_alimentos_paa.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 008/2024, dispõe sobre pedido para que o Executivo municipal, através da Secretária de Agricultura e Abastecimento, encaminhe para o Legislativo informações sobre o programa de aquisição de alimentos- PAA</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/923/requerimento_010.2024_redutor_de_velocidade_logo_apos_a_ponte_n.pdf</t>
+    <t>http://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/923/requerimento_010.2024_redutor_de_velocidade_logo_apos_a_ponte_n.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 010</t>
   </si>
   <si>
-    <t>https://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/943/requerimento_011.2024_aten._odontologico_no_psf_da_com._riozinh.pdf</t>
+    <t>http://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/943/requerimento_011.2024_aten._odontologico_no_psf_da_com._riozinh.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 011/2024, autor Juliano César Simionato, requer da Secretaria de saúde estudos para estender os dias de atendimento odontológico na comunidade de Riozinho das Arraias, que hoje é de apenas um dia por semana.</t>
   </si>
   <si>
-    <t>https://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/944/requerimento_012.2024_galeria_de_concreto_aduelas_rua_buriti_co.pdf</t>
+    <t>http://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/944/requerimento_012.2024_galeria_de_concreto_aduelas_rua_buriti_co.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 012/2024, autor Juliano César Simionato, que requer da secretaria de obras a construção de uma galeria de concreto no córrego de confluência da Rua Buriti com a Rua Jamaica no Bairro São Marcos.</t>
   </si>
   <si>
-    <t>https://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/956/requerimento_013.2024_queimadas_de_lotes_vazos_lixos....pdf</t>
+    <t>http://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/956/requerimento_013.2024_queimadas_de_lotes_vazos_lixos....pdf</t>
   </si>
   <si>
     <t>Requerimento nº 013/2024, autor Juliano César Simionato, que requer da secretaria de meio ambiente, providencias para coibir queimadas na área urbana, conforme determina o código de postura do município.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Indicação nº 001/2024, autora Adriana Manfroi, indica ao executivo a Realização de Concurso Público para investidura de funções públicas.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>Indicação nº 002/2024, autora Adriana Manfroi, indica a necessidade de implantação de urbanização com iluminação e asfaltamento e pista dupla no acesso ao aeroporto municipal.</t>
   </si>
   <si>
     <t>765</t>
   </si>
@@ -1713,243 +1713,243 @@
   <si>
     <t>911</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>Indicação nº 096/2024, autora Adriana Manfroi, indica a substituição da ponte de madeira por galeria ou manilhas no córrego que corta a Rua Afonso de Carvalho no bairro Jardim Europa.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>Indicação nº 097/2024, autora Adriana Manfroi, indica a necessidade de construção de um posto de saúde no assentamento Terra Nossa.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/913/indicacao_098.2024_continuacao_da_av_brasil_ate_ao_santarenzinh.pdf</t>
+    <t>http://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/913/indicacao_098.2024_continuacao_da_av_brasil_ate_ao_santarenzinh.pdf</t>
   </si>
   <si>
     <t>Indicação nº 098/2024, autora Adriana Manfroi, secundada por Moacélio Pereira Melo, dispõe sobre abertura da continuação da Avenida Brasil ligando ao bairro Santarenzinho.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/914/indicacao_099.2024_fornecimento_de_terra_para_aterro.pdf</t>
+    <t>http://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/914/indicacao_099.2024_fornecimento_de_terra_para_aterro.pdf</t>
   </si>
   <si>
     <t>Indicação nº 099/2024, autor Juliano César Simionato, indica ao executivo que encaminhe a esta casa, projeto de lei autorizando a secretaria de obras a fazer o fornecimento de terra e cascalho para aterro de terrenos urbanos na cidade de Novo Progresso, para pessoas de baixa renda.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/915/indicacao_100.2024_programa_porteira_a_dentro.pdf</t>
+    <t>http://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/915/indicacao_100.2024_programa_porteira_a_dentro.pdf</t>
   </si>
   <si>
     <t>Indicação nº 100/2024, autor Juliano César Simionato, indica ao executivo que encaminhe a esta Casa projeto de lei criado no âmbito do município de Novo Progresso o programa “Porteira Adentro”.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>Juliano César Simionato, Mateus Monteiro</t>
   </si>
   <si>
-    <t>https://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/918/indicacao_101.2024_recuperacao_da_vic._cristalina_toda_a_extens.pdf</t>
+    <t>http://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/918/indicacao_101.2024_recuperacao_da_vic._cristalina_toda_a_extens.pdf</t>
   </si>
   <si>
     <t>Indicação nº 101/2024, autor Juliano César Simionato, indica a necessidade de recuperação com patrolamento e cascalhamento da vicinal Cristalina em toda sua extensão.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/919/indicacao_102.2024_recuperacao_da_vic._poraque.pdf</t>
+    <t>http://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/919/indicacao_102.2024_recuperacao_da_vic._poraque.pdf</t>
   </si>
   <si>
     <t>Indicação nº102/2024, autor Juliano César Simionato, dispõe sobre a recuperação com patrolamento e cascalhamento, da vicinal Poraquê.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/920/indicacao_103.2024_enviar_a_esta_casa_pl_transporte_individual.pdf</t>
+    <t>http://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/920/indicacao_103.2024_enviar_a_esta_casa_pl_transporte_individual.pdf</t>
   </si>
   <si>
     <t>Indicação nº 103/2024, autor Juliano César Simionato, que indica ao executivo a necessidade de enviar a esta Casa projeto de lei regulamentando o transporte individual remunerado de passageiros conforme a lei federal 13.640/18. “ Art. 11-A. Compete exclusivamente aos Municípios e ao Distrito Federal regulamentar e fiscalizar o serviço de transporte remunerado privado individual de passageiros previsto no inciso X do art. 4º desta Lei no âmbito dos seus territórios.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/921/indicacao_104.2024_construcao_de_um_posto_de_saude_na_vic._cele.pdf</t>
+    <t>http://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/921/indicacao_104.2024_construcao_de_um_posto_de_saude_na_vic._cele.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 104</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/922/indicacao_105.2024_reforma_do_barracao_da_ferinha.pdf</t>
+    <t>http://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/922/indicacao_105.2024_reforma_do_barracao_da_ferinha.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 105</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/930/indicacao_106.2024_reforma_da_ponte_do_jamanxim_vic._gilmar_gom.pdf</t>
+    <t>http://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/930/indicacao_106.2024_reforma_da_ponte_do_jamanxim_vic._gilmar_gom.pdf</t>
   </si>
   <si>
     <t>Indicação nº106/2024, autora Adriana Manfroi, solicita serviços de reformas na ponte sobre o Rio Jamanxin, na vicinal Gilmar Gomes.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/931/indicacao_107.2024_inversao_do_trafego_enfrente_da_escola_tancr.pdf</t>
+    <t>http://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/931/indicacao_107.2024_inversao_do_trafego_enfrente_da_escola_tancr.pdf</t>
   </si>
   <si>
     <t>Indicação nº107/2024, autora Adriana Manfroi, indica ao executivo a necessidade de inversão no trafego da Rua da Paz, em frente saída e entrada da Escola Tancredo Neves</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/932/indicacao_108.2024_faixa_elevada_enfrete_do_escola_tancredo_nev.pdf</t>
+    <t>http://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/932/indicacao_108.2024_faixa_elevada_enfrete_do_escola_tancredo_nev.pdf</t>
   </si>
   <si>
     <t>Indicação nº108/2024, autora Adriana Manfroi solicita a construção de uma faixa elevada para pedestres, na Avenida Brasil em frente à Escola Tancredo Neves.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/924/indicacao_109.2024_ppp_vicinal_aprogim__ponte_do_rio_claro.pdf</t>
+    <t>http://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/924/indicacao_109.2024_ppp_vicinal_aprogim__ponte_do_rio_claro.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 109</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/925/indicacao_110.2024_creche_no_industrial.pdf</t>
+    <t>http://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/925/indicacao_110.2024_creche_no_industrial.pdf</t>
   </si>
   <si>
     <t>Indicação nº 110/2024, autor Dirck Roberto da silva, solicita ao executivo a construção de uma creche para atender ao Bairro Industrial.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>Indicação nº 111/2024, autor Valfride Rodrigues dos Santos, indica a necessidade de instalação de um bueiro na Rua 30 de outubro no Bairro bela Vista IV.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/945/indicacao_113.2024_gerador_de_energia_posto_de_saude_mil_e_rioz.pdf</t>
+    <t>http://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/945/indicacao_113.2024_gerador_de_energia_posto_de_saude_mil_e_rioz.pdf</t>
   </si>
   <si>
     <t>Indicação nº113/2024, autor Samuel de Oliveira Bortolin, indica a necessidade de aquisição de um gerador para atender ao posto de saúde do Distrito do Mil e Riozinho das Arraias</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/946/indicacao_114.2024_reajuste_salarial_no_proximo_ano_educacao.pdf</t>
+    <t>http://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/946/indicacao_114.2024_reajuste_salarial_no_proximo_ano_educacao.pdf</t>
   </si>
   <si>
     <t>Indicação nº 114/2024, autora Beatriz Coelho de Paula, dispõe sobre pedido ao executivo para que inclua no orçamento de 2025, recursos para revisão salarial dos profissionais contratados da educação e dos conselheiros tutelares do município.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/947/indicacao_115.2024_tfd_manutencao_do_ar_instalacao_de_cortinas.pdf</t>
+    <t>http://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/947/indicacao_115.2024_tfd_manutencao_do_ar_instalacao_de_cortinas.pdf</t>
   </si>
   <si>
     <t>Indicação nº115/2024, autora Beatriz Coelho de Paula, indica a necessidade de melhorias no ônibus que atende aos pacientes do TFD.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/948/indicacao_116.2024_pagamento_do_quinquenio_aos_trabalhadores.pdf</t>
+    <t>http://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/948/indicacao_116.2024_pagamento_do_quinquenio_aos_trabalhadores.pdf</t>
   </si>
   <si>
     <t>Indicação nº 116/2024, autora Beatriz Coelho de Paula, dispõe sobre pedido ao executivo para pagamento do quinquênio dos trabalhadores efetivos de 1998.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/949/indicacao_117.2024_ampliar_o_cemiterio_ou_construir_gavetas.pdf</t>
+    <t>http://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/949/indicacao_117.2024_ampliar_o_cemiterio_ou_construir_gavetas.pdf</t>
   </si>
   <si>
     <t>Indicação nº 117/2024, autor Dirck Roberto da Silva, indica ao executivo a necessidade de expansão e/ou construção de gavetas para sepultamento no cemitério municipal.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>Indicação nº 119/2024, autor Moacélio Pereira Melo, solicita ao executivo que promova a instalação do Procon em Novo Progresso.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>Indicação nº 120/2024, autor Magno Costa Cardoso, que dispõe sobre pedido de contratação de um médico ortopedista, e médico neurologista para atendimento no hospital municipal.</t>
   </si>
   <si>
     <t>991</t>
   </si>
@@ -2421,68 +2421,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/768/projeto_de_lei_930-2024_dispoereajuste_anual_aos_profissionais_da_educacao.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/974/projeto_de_lei_958.2024_certo_altera_municipalizacao_vic._dois_.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/981/resolucao_diarias_pdf_000015.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/794/requerimento_001.2024_criando_etica.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/831/requerimento_003.2024_passagens_de_idosos.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/848/requerimento_004.2024_andamento_do_plano_diretor_e_saneamento.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/849/requerimento_005.2024_mapa_das_vicinais_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/889/requerimento_006.2024_criacao_de_uma_galeria_das_vereadoras.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/890/requerimento_007.2024_regulamentando_o_parcelamento_do_solo_urb.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/909/requerimento_007.2024_programa_de_aquisicao_de_alimentos_paa.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/923/requerimento_010.2024_redutor_de_velocidade_logo_apos_a_ponte_n.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/943/requerimento_011.2024_aten._odontologico_no_psf_da_com._riozinh.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/944/requerimento_012.2024_galeria_de_concreto_aduelas_rua_buriti_co.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/956/requerimento_013.2024_queimadas_de_lotes_vazos_lixos....pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/913/indicacao_098.2024_continuacao_da_av_brasil_ate_ao_santarenzinh.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/914/indicacao_099.2024_fornecimento_de_terra_para_aterro.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/915/indicacao_100.2024_programa_porteira_a_dentro.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/918/indicacao_101.2024_recuperacao_da_vic._cristalina_toda_a_extens.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/919/indicacao_102.2024_recuperacao_da_vic._poraque.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/920/indicacao_103.2024_enviar_a_esta_casa_pl_transporte_individual.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/921/indicacao_104.2024_construcao_de_um_posto_de_saude_na_vic._cele.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/922/indicacao_105.2024_reforma_do_barracao_da_ferinha.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/930/indicacao_106.2024_reforma_da_ponte_do_jamanxim_vic._gilmar_gom.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/931/indicacao_107.2024_inversao_do_trafego_enfrente_da_escola_tancr.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/932/indicacao_108.2024_faixa_elevada_enfrete_do_escola_tancredo_nev.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/924/indicacao_109.2024_ppp_vicinal_aprogim__ponte_do_rio_claro.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/925/indicacao_110.2024_creche_no_industrial.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/945/indicacao_113.2024_gerador_de_energia_posto_de_saude_mil_e_rioz.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/946/indicacao_114.2024_reajuste_salarial_no_proximo_ano_educacao.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/947/indicacao_115.2024_tfd_manutencao_do_ar_instalacao_de_cortinas.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/948/indicacao_116.2024_pagamento_do_quinquenio_aos_trabalhadores.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/949/indicacao_117.2024_ampliar_o_cemiterio_ou_construir_gavetas.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/768/projeto_de_lei_930-2024_dispoereajuste_anual_aos_profissionais_da_educacao.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/974/projeto_de_lei_958.2024_certo_altera_municipalizacao_vic._dois_.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/981/resolucao_diarias_pdf_000015.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/794/requerimento_001.2024_criando_etica.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/831/requerimento_003.2024_passagens_de_idosos.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/848/requerimento_004.2024_andamento_do_plano_diretor_e_saneamento.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/849/requerimento_005.2024_mapa_das_vicinais_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/889/requerimento_006.2024_criacao_de_uma_galeria_das_vereadoras.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/890/requerimento_007.2024_regulamentando_o_parcelamento_do_solo_urb.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/909/requerimento_007.2024_programa_de_aquisicao_de_alimentos_paa.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/923/requerimento_010.2024_redutor_de_velocidade_logo_apos_a_ponte_n.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/943/requerimento_011.2024_aten._odontologico_no_psf_da_com._riozinh.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/944/requerimento_012.2024_galeria_de_concreto_aduelas_rua_buriti_co.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/956/requerimento_013.2024_queimadas_de_lotes_vazos_lixos....pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/913/indicacao_098.2024_continuacao_da_av_brasil_ate_ao_santarenzinh.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/914/indicacao_099.2024_fornecimento_de_terra_para_aterro.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/915/indicacao_100.2024_programa_porteira_a_dentro.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/918/indicacao_101.2024_recuperacao_da_vic._cristalina_toda_a_extens.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/919/indicacao_102.2024_recuperacao_da_vic._poraque.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/920/indicacao_103.2024_enviar_a_esta_casa_pl_transporte_individual.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/921/indicacao_104.2024_construcao_de_um_posto_de_saude_na_vic._cele.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/922/indicacao_105.2024_reforma_do_barracao_da_ferinha.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/930/indicacao_106.2024_reforma_da_ponte_do_jamanxim_vic._gilmar_gom.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/931/indicacao_107.2024_inversao_do_trafego_enfrente_da_escola_tancr.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/932/indicacao_108.2024_faixa_elevada_enfrete_do_escola_tancredo_nev.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/924/indicacao_109.2024_ppp_vicinal_aprogim__ponte_do_rio_claro.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/925/indicacao_110.2024_creche_no_industrial.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/945/indicacao_113.2024_gerador_de_energia_posto_de_saude_mil_e_rioz.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/946/indicacao_114.2024_reajuste_salarial_no_proximo_ano_educacao.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/947/indicacao_115.2024_tfd_manutencao_do_ar_instalacao_de_cortinas.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/948/indicacao_116.2024_pagamento_do_quinquenio_aos_trabalhadores.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/sapl/public/materialegislativa/2024/949/indicacao_117.2024_ampliar_o_cemiterio_ou_construir_gavetas.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoprogresso.pa.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H238"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="67.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="151.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="150.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>